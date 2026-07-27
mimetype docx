--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
+        <w:t xml:space="preserve">2026-2027 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MÜNAZARA KULÜBÜ KULÜBÜ YILLIK PLANI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="1800" w:type="dxa"/>
         <w:gridCol w:w="3500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
@@ -181,51 +181,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Eylül</w:t>
+              <w:t xml:space="preserve">14-18 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. Sosyal Etkinlikler Yönetmeliğini incelemek
 2. Kulübün amacının açıklanması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -260,51 +260,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Eylül</w:t>
+              <w:t xml:space="preserve">21-25 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. Okul genelinde kulübe seçilen öğrencileri belirlemek
 2. Kulüp iç tüzüğünü hazırlamak
 3. Kulüp faaliyetlerini belirlemek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -341,51 +341,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Eylül</w:t>
+              <w:t xml:space="preserve">28 Eylül-02 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Münazaranın temelleri, Münazara Kuralları,Münazara Nedir?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -402,67 +402,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EYLÜL</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Eylül-03 Ekim</w:t>
+              <w:t xml:space="preserve">EKIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argüman Nedir? Karşı Argüman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -495,51 +495,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Ekim</w:t>
+              <w:t xml:space="preserve">12-16 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarihte Münazara: Aristoteles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -572,51 +572,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Ekim</w:t>
+              <w:t xml:space="preserve">19-23 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İslam Dünyasında Münazara: Gazali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -649,51 +649,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Ekim</w:t>
+              <w:t xml:space="preserve">26-30 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarihte Münazara: Fahreddin Razi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -710,67 +710,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EKIM</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">27-31 Ekim</w:t>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parlamenter Stilde Münazara kuralları, Konuşma düzeni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -803,51 +803,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-07 Kasım</w:t>
+              <w:t xml:space="preserve">09-13 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleştirel düşünme, Hızlı düşünme, Konuşma becerileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -880,51 +880,128 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-21 Kasım</w:t>
+              <w:t xml:space="preserve">16-20 Kasım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Çocuk Hakları Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23-27 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İkna sanatı, Beden dili, Hitabet becerileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -957,51 +1034,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24-28 Kasım</w:t>
+              <w:t xml:space="preserve">30 Kasım-04 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İlk prova münazarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1034,51 +1111,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Aralık</w:t>
+              <w:t xml:space="preserve">07-11 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleştiri ve değerlendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1111,51 +1188,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Aralık</w:t>
+              <w:t xml:space="preserve">14-18 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinleme becerisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1188,51 +1265,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Aralık</w:t>
+              <w:t xml:space="preserve">21-25 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hızlı Konuşma Oyunu, Türkiye’de Münazara: TBMM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1265,51 +1342,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Aralık</w:t>
+              <w:t xml:space="preserve">28 Aralık-01 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Türk Düşünürlerinden İkna Sanatı (Mevlana, Hacı Bektaş)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1326,67 +1403,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Akif Ersoy’u Anma Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Aralık-02 Ocak</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-08 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Türk Kültüründe Münazara: Âşık Atışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1496,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05-09 Ocak</w:t>
+              <w:t xml:space="preserve">11-15 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Araştırma sunumları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1496,1633 +1573,1787 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12-16 Ocak</w:t>
+              <w:t xml:space="preserve">18-22 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönem Değerlendirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönemde yapılan çalışmaların değerlendirilmesi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25-29 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">08-12 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İkinci dönem yapılacak çalışmaların gözden geçirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Çalışma planının gözden geçirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15-19 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strateji geliştirme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takım içi görev dağılımı ve hazırlık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22-26 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Önyargıları kırma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karşıt görüşü savunma etkinliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yaratıcı düşünme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alışılmadık konularda fikir üretme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">08-12 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Kadınlar Günü, Bilim ve Teknoloji Haftası, İstiklâl Marşı'nın Kabulü ve Mehmet Akif Ersoy'u Anma Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15-19 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Münazara yarışması hazırlığı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul içi turnuva planı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22-26 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prova tartışmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İki grup arasında seri denemeler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İstiklâl Marşı'nın Kabulü be Mehmet Akif Ersoy'u Anma Günü (12 Mart)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 Mart-02 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul içi münazara turnuvası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Öğrenciler arası resmi münazara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18 Mart Çanakkale Zaferi, Şehitler Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnuva değerlendirmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Güçlü ve zayıf yönlerin analizi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Tiyatrolar Günü (27 Mart)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12-16 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zor sorulara cevap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beklenmedik sorulara cevap çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19-23 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karşı argüman üretme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Çürütme teknikleri çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26-30 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İleri hitabet çalışmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retorik ve hikâyeleştirme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-07 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Örnek münazaralar izleme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Video çözümleme (profesyonel tartışmalar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kût'ül Amâre Zaferi (29 Nisan), 1 Mayıs Emek ve Dayanışma Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10-14 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Konferans simülasyonu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BM oturumu veya meclis simülasyonu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17-21 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liderlik becerisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takım kaptanlığı ve yönetim etkinlikleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24-28 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Araştırma Yapma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bir konuda kısa bilgi toplama.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19 Mayıs Atatürk'ü Anma ve Gençlik ve Spor Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 Mayıs-04 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tarihi Tekrar: Sokrates–Platon–Aristoteles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oyunlaştırma: öğrenciler filozof rolüne girer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İstanbul'un Fethi (29 Mayıs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07-11 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takım çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karma takımlarla münazara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14-18 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yıl boyunca yapılan etkinliklerin değerlendirilmesi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yıl sonu faaliyet raporunun hazırlanması.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21-25 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...1538 lines deleted...]
-              <w:t xml:space="preserve">Etik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>