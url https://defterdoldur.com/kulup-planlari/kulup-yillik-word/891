--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2026 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/><w:spacing w:after="200"/></w:pPr><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZEKA OYUNLARI KULÜBÜ KULÜBÜ YILLIK PLANI</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="KulupYillikTablo"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="500" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hafta</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaç</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yapılacak Etkinlikler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belirli Gün ve Haftalar</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08-12 Eylül</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kulüp tüzüğünün hazırlanması.
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2027 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/><w:spacing w:after="200"/></w:pPr><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZEKA OYUNLARI KULÜBÜ KULÜBÜ YILLIK PLANI</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/><w:gridCol w:w="3500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="KulupYillikTablo"/></w:tblPr><w:tr><w:trPr><w:trHeight w:val="500" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ay</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hafta</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaç</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yapılacak Etkinlikler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="E0E0E0"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belirli Gün ve Haftalar</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14-18 Eylül</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Kulüp tüzüğünün hazırlanması.
 *Okul genelinde kulübe seçilen öğrencilerin belirlenmesi.
  *Genel kurul toplanma tarihinin belirlenmesi.
- *Belirlenen tarihte toplantının yapılması.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yönetmeliğin hazırlanması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15 Temmuz Demokrasi ve Millî Birlik Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15-19 Eylül</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulüp kuralları, sportmenlik ve güvenli oyun ortamı oluşturmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sportmenlik sözleşmesi; iletişim ve güvenli materyal kullanımı</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaziler Günü (19 Eylül), İlköğretim Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22-26 Eylül</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Problem çözme ve mantıksal düşünme becerilerini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mantık bulmacalarıyla 3 adımlı çözüm stratejisi geliştirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 Eylül-03 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikkat ve odaklanmayı artıran oyunlarla ısınma yapmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikkat oyunları: görsel hatırlama, fark bulma, hız kartları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayvanları Koruma Günü (4 Ekim)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06-10 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strateji geliştirme ve planlama becerilerini güçlendirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strateji oyunlarıyla açılış-plan-sonuç zinciri kurma</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13-17 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafıza ve görsel-uzamsal düşünmeyi desteklemek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafıza oyunları: eş kartları, görsel rota, hikâyeleştirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20-24 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Türk zekâ oyunu Mangala’yı öğrenmek ve uygulamak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala kurallarını öğrenme ve öğretici eşleşmeler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">27-31 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala’da temel stratejileri geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala mini lig: maç analizi ve hata kartları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 Ekim Cumhuriyet Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03-07 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta açılış ve temel taş hareketlerini öğrenmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç: taş hareketleri, mat verme hedefli mini oyunlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atatürk Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17-21 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta taktikler: çatal, şiş, açmaz ve mat kalıpları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç taktik atölyesi: günlük 10 problem çözümü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24-28 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku ve Kakuro ile sayısal akıl yürütme becerisini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku/Kakuro atölyesi: teknikler (yalnız aday, çıplak çift)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Öğretmenler Günü (24 Kasım)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01-05 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tangram ve Pentomino ile şekil-örüntü ilişkisini kavramak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tangram/Pentomino ile şekil oluşturma ve alternatif çözümler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Engelliler Günü (3 Aralık)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08-12 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl yürütme bulmacalarıyla muhakeme becerisini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl yürütme problemleri: if-then, tabloyla eleme yöntemleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15-19 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olasılık ve istatistik temelli basit oyunlarla karar verme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zar/iskambil destesiyle olasılık denemeleri ve çıkarım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22-26 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takım çalışması ve işbirliği gerektiren kooperatif oyunlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kooperatif oyun senaryosu ve rol dağılımı ile görev çözümü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Akif Ersoy’u Anma Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 Aralık-02 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hızlı düşünme ve esneklik gerektiren oyunlarla turnuva hazırlığı</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hız turu: 5 dakikalık ardışık masa değişimi, zamanlayıcı ile</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05-09 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kritik düşünme: oyun sonrası yansıtma ve strateji günlüğü tutmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maç sonu yansıtma formu: “Neyi düşündüm? Neyi kaçırdım?”</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12-16 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">02-06 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dönem sonu mini turnuva ve değerlendirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dönem içi turnuva; öz, akran ve öğretmen rubriği ile değerlendirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09-13 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16-20 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KenKen ve Nonogram ile çok adımlı akıl yürütme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KenKen/Nonogram çözüm stratejileri ve ipucu üretme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23-27 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desen eşleştirme ve kural keşfi oyunları (Q-bitz, Set benzeri)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desen/küme oyunları; kural keşfi ve genelleme tartışması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">02-06 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mantık devreleri/akış şemaları ile algoritmik düşünme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akış şemasıyla oyun stratejisi çizimi; temel algoritma kavramları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09-13 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Go/Baduk ve Reversi/Othello temelleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reversi/Othello ve Go: alan kontrolü ve kenar stratejileri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23-27 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nim, Hex gibi matematiksel strateji oyunlarına giriş</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nim/Hex temelleri; kazanma stratejisi keşfi ve ispat fikri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">İstiklâl Marşı'nın Kabulü be Mehmet Akif Ersoy'u Anma Günü (12 Mart)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 Mart-03 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaman yönetimi ve hamle planlama egzersizleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta saatli oyun; plan ve zaman yönetimi egzersizi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 Mart Çanakkale Zaferi, Şehitler Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06-10 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulmaca atölyesi: kendi bulmacanı tasarla ve arkadaşınla değiştir</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulmaca tasarımı: kural seti yazımı ve akran testi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Tiyatrolar Günü (27 Mart)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">13-17 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç orta oyun ve temel oyun sonu temelleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç orta oyun prensipleri ve basit oyun sonları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20-24 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala ve Reversi hız turu: eşleştirmeli maçlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hız turu: Mangala & Reversi karışık eşleşme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">27 Nisan-01 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku/Nonogram seviyelendirme: farklı zorlukları çözmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seviyelendirilmiş Sudoku/Nonogram; çözüm yöntemlerinin karşılaştırması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04-08 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl oyunları istasyonu: 4 istasyonlu dönüşümlü etkinlik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dört istasyon: mantık, şekil, sayı, strateji; süreli rotasyon</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kût'ül Amâre Zaferi (29 Nisan), 1 Mayıs Emek ve Dayanışma Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11-15 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aile katılımı için evde uygulanabilecek oyun önerileri hazırlama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aile oyun rehberi taslağı ve ev ödevi: aile maçı raporu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18-22 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü planlamak (lojistik ve görev paylaşımı)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik planı, tablo ve görev listesi; malzeme kontrolü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25-29 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü uygulama ve hakemlik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü: sınıflar arası dostluk maçları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 Mayıs Atatürk'ü Anma ve Gençlik ve Spor Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01-05 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnuva raporu, geri bildirim ve gelişim alanlarını belirleme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geri bildirim oturumu; 3 güçlü alan + 1 gelişim hedefi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">İstanbul'un Fethi (29 Mayıs)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08-12 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış: dostluk maçları, rozet/katılım belgesi ve yıl özeti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış turnuvası, rozet/katılım belgesi; sosyal sergi/pano</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15-19 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış: dostluk maçları, rozet/katılım belgesi ve yıl özeti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış turnuvası, rozet/katılım belgesi; sosyal sergi/pano</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22-26 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etik Günü</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">.......................................
+ *Belirlenen tarihte toplantının yapılması.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yönetmeliğin hazırlanması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15 Temmuz Demokrasi ve Millî Birlik Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21-25 Eylül</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulüp kuralları, sportmenlik ve güvenli oyun ortamı oluşturmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sportmenlik sözleşmesi; iletişim ve güvenli materyal kullanımı</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaziler Günü (19 Eylül), İlköğretim Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EYLÜL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 Eylül-02 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Problem çözme ve mantıksal düşünme becerilerini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mantık bulmacalarıyla 3 adımlı çözüm stratejisi geliştirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05-09 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikkat ve odaklanmayı artıran oyunlarla ısınma yapmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikkat oyunları: görsel hatırlama, fark bulma, hız kartları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayvanları Koruma Günü (4 Ekim)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12-16 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strateji geliştirme ve planlama becerilerini güçlendirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strateji oyunlarıyla açılış-plan-sonuç zinciri kurma</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19-23 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafıza ve görsel-uzamsal düşünmeyi desteklemek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafıza oyunları: eş kartları, görsel rota, hikâyeleştirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EKIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">26-30 Ekim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Türk zekâ oyunu Mangala’yı öğrenmek ve uygulamak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala kurallarını öğrenme ve öğretici eşleşmeler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">02-06 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala’da temel stratejileri geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala mini lig: maç analizi ve hata kartları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 Ekim Cumhuriyet Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09-13 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta açılış ve temel taş hareketlerini öğrenmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç: taş hareketleri, mat verme hedefli mini oyunlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atatürk Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">16-20 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Dönem Ara Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Dönem Ara Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Çocuk Hakları Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">23-27 Kasım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta taktikler: çatal, şiş, açmaz ve mat kalıpları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç taktik atölyesi: günlük 10 problem çözümü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KASIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">30 Kasım-04 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku ve Kakuro ile sayısal akıl yürütme becerisini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku/Kakuro atölyesi: teknikler (yalnız aday, çıplak çift)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Öğretmenler Günü (24 Kasım)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07-11 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tangram ve Pentomino ile şekil-örüntü ilişkisini kavramak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tangram/Pentomino ile şekil oluşturma ve alternatif çözümler</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Engelliler Günü (3 Aralık)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14-18 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl yürütme bulmacalarıyla muhakeme becerisini geliştirmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl yürütme problemleri: if-then, tabloyla eleme yöntemleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21-25 Aralık</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olasılık ve istatistik temelli basit oyunlarla karar verme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zar/iskambil destesiyle olasılık denemeleri ve çıkarım</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ARALIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28 Aralık-01 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takım çalışması ve işbirliği gerektiren kooperatif oyunlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kooperatif oyun senaryosu ve rol dağılımı ile görev çözümü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Akif Ersoy’u Anma Haftası</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04-08 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hızlı düşünme ve esneklik gerektiren oyunlarla turnuva hazırlığı</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hız turu: 5 dakikalık ardışık masa değişimi, zamanlayıcı ile</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11-15 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kritik düşünme: oyun sonrası yansıtma ve strateji günlüğü tutmak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maç sonu yansıtma formu: “Neyi düşündüm? Neyi kaçırdım?”</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">18-22 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dönem sonu mini turnuva ve değerlendirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dönem içi turnuva; öz, akran ve öğretmen rubriği ile değerlendirme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OCAK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25-29 Ocak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yarıyıl Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yarıyıl Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01-05 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yarıyıl Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yarıyıl Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08-12 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15-19 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KenKen ve Nonogram ile çok adımlı akıl yürütme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KenKen/Nonogram çözüm stratejileri ve ipucu üretme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ŞUBAT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22-26 Şubat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desen eşleştirme ve kural keşfi oyunları (Q-bitz, Set benzeri)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desen/küme oyunları; kural keşfi ve genelleme tartışması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01-05 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mantık devreleri/akış şemaları ile algoritmik düşünme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akış şemasıyla oyun stratejisi çizimi; temel algoritma kavramları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08-12 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Ara Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Dönem Ara Tatili</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Kadınlar Günü, Bilim ve Teknoloji Haftası, İstiklâl Marşı'nın Kabulü ve Mehmet Akif Ersoy'u Anma Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15-19 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Go/Baduk ve Reversi/Othello temelleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reversi/Othello ve Go: alan kontrolü ve kenar stratejileri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">22-26 Mart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nim, Hex gibi matematiksel strateji oyunlarına giriş</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nim/Hex temelleri; kazanma stratejisi keşfi ve ispat fikri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">İstiklâl Marşı'nın Kabulü be Mehmet Akif Ersoy'u Anma Günü (12 Mart)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MART</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 Mart-02 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaman yönetimi ve hamle planlama egzersizleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satrançta saatli oyun; plan ve zaman yönetimi egzersizi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 Mart Çanakkale Zaferi, Şehitler Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05-09 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulmaca atölyesi: kendi bulmacanı tasarla ve arkadaşınla değiştir</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulmaca tasarımı: kural seti yazımı ve akran testi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dünya Tiyatrolar Günü (27 Mart)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12-16 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç orta oyun ve temel oyun sonu temelleri</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Satranç orta oyun prensipleri ve basit oyun sonları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19-23 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangala ve Reversi hız turu: eşleştirmeli maçlar</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hız turu: Mangala & Reversi karışık eşleşme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NISAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">26-30 Nisan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudoku/Nonogram seviyelendirme: farklı zorlukları çözmek</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seviyelendirilmiş Sudoku/Nonogram; çözüm yöntemlerinin karşılaştırması</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03-07 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akıl oyunları istasyonu: 4 istasyonlu dönüşümlü etkinlik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dört istasyon: mantık, şekil, sayı, strateji; süreli rotasyon</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kût'ül Amâre Zaferi (29 Nisan), 1 Mayıs Emek ve Dayanışma Günü</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10-14 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aile katılımı için evde uygulanabilecek oyun önerileri hazırlama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aile oyun rehberi taslağı ve ev ödevi: aile maçı raporu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17-21 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü planlamak (lojistik ve görev paylaşımı)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik planı, tablo ve görev listesi; malzeme kontrolü</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24-28 Mayıs</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü uygulama ve hakemlik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okul içi zekâ oyunları günü: sınıflar arası dostluk maçları</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 Mayıs Atatürk'ü Anma ve Gençlik ve Spor Bayramı</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MAYIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">31 Mayıs-04 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnuva raporu, geri bildirim ve gelişim alanlarını belirleme</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geri bildirim oturumu; 3 güçlü alan + 1 gelişim hedefi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">İstanbul'un Fethi (29 Mayıs)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07-11 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış: dostluk maçları, rozet/katılım belgesi ve yıl özeti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış turnuvası, rozet/katılım belgesi; sosyal sergi/pano</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14-18 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış: dostluk maçları, rozet/katılım belgesi ve yıl özeti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapanış turnuvası, rozet/katılım belgesi; sosyal sergi/pano</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HAZIRAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21-25 Haziran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etkinlik Haftası</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="3000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">.......................................
 Danışman Öğretmen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">......................................
 Danışman Öğretmen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">......................................
 Danışman Öğretmen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">......................................
 Danışman Öğretmen</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">..../..../2026</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UYGUNDUR</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">......................................</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Okul Müdürü</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/><w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>