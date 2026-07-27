--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
+        <w:t xml:space="preserve">2026-2027 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">YAYIN VE İLETIŞIM KULÜBÜ KULÜBÜ YILLIK PLANI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="1800" w:type="dxa"/>
         <w:gridCol w:w="3500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
@@ -181,51 +181,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Eylül</w:t>
+              <w:t xml:space="preserve">14-18 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">*Kulüp tüzüğünün hazırlanması.
 *Okul genelinde kulübe seçilen öğrencilerin belirlenmesi.
  *Genel kurul toplanma tarihinin belirlenmesi.
  *Belirlenen tarihte toplantının yapılması.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
@@ -261,51 +261,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Eylül</w:t>
+              <w:t xml:space="preserve">21-25 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kulüp kuralları, görev dağılımı ve sorumluluk bilinci oluşturmak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -338,51 +338,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Eylül</w:t>
+              <w:t xml:space="preserve">28 Eylül-02 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İletişim türlerini öğrenmek: sözlü, yazılı, sözsüz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -399,67 +399,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EYLÜL</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Eylül-03 Ekim</w:t>
+              <w:t xml:space="preserve">EKIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dinleme becerisini geliştirmek ve etkin dinlemenin önemini kavramak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -492,51 +492,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Ekim</w:t>
+              <w:t xml:space="preserve">12-16 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doğru ve etkili konuşma alışkanlığı kazanmak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -569,51 +569,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Ekim</w:t>
+              <w:t xml:space="preserve">19-23 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden dili ve jest-mimiklerin iletişimdeki rolünü fark etmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -646,51 +646,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Ekim</w:t>
+              <w:t xml:space="preserve">26-30 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Empati kavramını öğrenmek ve uygulamak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -707,67 +707,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EKIM</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">27-31 Ekim</w:t>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkadaşlık, dostluk ve olumlu iletişim üzerine etkinlik yapmak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -800,51 +800,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-07 Kasım</w:t>
+              <w:t xml:space="preserve">09-13 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Okul içinde duyuru hazırlama ve paylaşma etkinliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -877,51 +877,128 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-21 Kasım</w:t>
+              <w:t xml:space="preserve">16-20 Kasım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Çocuk Hakları Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23-27 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Topluluk önünde konuşma alıştırmaları yapmak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -954,51 +1031,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24-28 Kasım</w:t>
+              <w:t xml:space="preserve">30 Kasım-04 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitle iletişim araçlarını tanımak ve etkilerini tartışmak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1108,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Aralık</w:t>
+              <w:t xml:space="preserve">07-11 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medya okuryazarlığı: doğru bilgiye ulaşma yolları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1108,51 +1185,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Aralık</w:t>
+              <w:t xml:space="preserve">14-18 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sosyal medya iletişimi ve güvenli internet kullanımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1185,51 +1262,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Aralık</w:t>
+              <w:t xml:space="preserve">21-25 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazılı iletişim: mektup, e-posta, kısa metin hazırlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1262,51 +1339,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Aralık</w:t>
+              <w:t xml:space="preserve">28 Aralık-01 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Okul gazetesi veya bülteni hazırlık çalışmalarına başlamak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1323,67 +1400,67 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Akif Ersoy’u Anma Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Aralık-02 Ocak</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-08 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haber yazma ve röportaj tekniklerini öğrenmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1416,51 +1493,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05-09 Ocak</w:t>
+              <w:t xml:space="preserve">11-15 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kulüp üyeleriyle kısa röportajlar yapıp yayınlamak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -1493,1633 +1570,1787 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12-16 Ocak</w:t>
+              <w:t xml:space="preserve">18-22 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul içi duyurular için afiş/broşür hazırlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afiş/broşür tasarımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25-29 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">08-12 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Faailiyetlerinin belirlenmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15-19 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radyo yayıncılığı ve podcast hakkında bilgi edinmek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Podcast nedir? Dinleme ve içerik planı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22-26 Şubat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul radyosu/duyuru sistemi için içerik hazırlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul radyosu/duyuru metni hazırlama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halkla ilişkiler kavramını öğrenmek ve okul ortamına uyarlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halkla ilişkiler örnekleri tartışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">08-12 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Kadınlar Günü, Bilim ve Teknoloji Haftası, İstiklâl Marşı'nın Kabulü ve Mehmet Akif Ersoy'u Anma Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15-19 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İletişimde çatışma çözme yollarını öğrenmek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rol oynama: çatışma çözme senaryoları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22-26 Mart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grup çalışması ve işbirliği becerilerini geliştirmek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grup çalışmasıyla iletişim oyunu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İstiklâl Marşı'nın Kabulü be Mehmet Akif Ersoy'u Anma Günü (12 Mart)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 Mart-02 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İkna edici konuşma tekniklerini öğrenmek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İkna konuşması denemesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18 Mart Çanakkale Zaferi, Şehitler Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İletişimde görsel tasarımın gücünü kavramak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster/infografik tasarımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dünya Tiyatrolar Günü (27 Mart)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12-16 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster, infografik ve görsel iletişim çalışması yapmak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster sergisi düzenleme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19-23 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kampanya planlama: okul içi sosyal sorumluluk temalı etkinlik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kampanya planlama toplantısı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26-30 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazırlanan kampanyayı uygulamak ve duyurmak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sosyal sorumluluk kampanyasını duyurma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-07 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etkinlik sonrası iletişim raporu hazırlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kampanya raporu hazırlama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kût'ül Amâre Zaferi (29 Nisan), 1 Mayıs Emek ve Dayanışma Günü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10-14 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamu spotu veya kısa video hazırlığı yapmak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamu spotu/kısa video çekimi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17-21 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Okul içi medya günü veya iletişim sergisi düzenlemek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İletişim sergisi veya medya günü etkinliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24-28 Mayıs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katılımcılardan geri bildirim toplamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katılımcı anketi ile geri bildirim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19 Mayıs Atatürk'ü Anma ve Gençlik ve Spor Bayramı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 Mayıs-04 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yıl boyunca yapılan çalışmaları toparlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fotoğraf ve belgeleri derleme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İstanbul'un Fethi (29 Mayıs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07-11 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bülten/gazete veya dijital dergi yayımlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gazete veya dijital dergi yayımlama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14-18 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Başarı belgeleri ve teşekkür sunumuyla yılı tamamlamak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sertifika/teşekkür belgeleri dağıtımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAZIRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21-25 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...1538 lines deleted...]
-              <w:t xml:space="preserve">Etik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>