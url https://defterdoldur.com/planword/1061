--- v4 (2026-03-13)
+++ v5 (2026-05-14)
@@ -48,51 +48,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidTr="00C60E81">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16155" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidRDefault="00710B39" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002522F1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... ULAşTıRMA HZMETLER ALANI 10. SINIF  DEPO PROGRAM(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
+              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... TARıM ALANI 12. SINIF  ḂTK̇ SAğLğ(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60E81" w:rsidRPr="00710B39" w:rsidTr="008B55DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="006F7A33" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7A33">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -332,140 +332,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Meyve hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>1. Meyvelerde mantari hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde mantari hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Karaleke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Külleme hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Monilya hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Meyve ağaçlarında kök çürüklüğü hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Şeftali yaprak kıvırcıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kayısılarda yaprak delen çil hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cevizde antraknoz hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turuçgillerde uç kurutan hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uluslararası Temiz Hava Günü</w:t>
             </w:r>
@@ -535,140 +545,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Meyve hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>2. Meyvelerde bakteriyel hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Ateş yanıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Zeytin dal kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kök kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sert çekirdekli meyve ağaçlarında bakteriyel kanser ve zamklanma hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Badem dal kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kiraz dal yanıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>İlköğretim Haftası Mevlid-i Nebî Haftası Öğrenciler Günü Gaziler Günü</w:t>
             </w:r>
@@ -738,140 +754,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Meyve hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kiraz halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turuçgillerde cüceleşme viroid hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turunçgillerde taşlaşma virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Satsuma cücelik virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -941,140 +963,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Eylül-03 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Meyve hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kiraz halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turuçgillerde cüceleşme viroid hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turunçgillerde taşlaşma virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Satsuma cücelik virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Disleksi Haftası Dünya Disleksi Günü</w:t>
             </w:r>
@@ -1144,140 +1172,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Meyve hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kiraz halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turuçgillerde cüceleşme viroid hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Turunçgillerde taşlaşma virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Satsuma cücelik virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ahilik Kültürü Haftası</w:t>
             </w:r>
@@ -1347,140 +1381,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bağ hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>1.  Bağlarda mantari hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda  mantari hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Mildiyö hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Külleme hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Ölü Kol hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Antraknoz hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kurşuni Küf hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1550,140 +1588,140 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bağ hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>2.  Bağlarda bakteriyel hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Bağ kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel yanıklık hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kök Kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1753,140 +1791,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27-31 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bağ hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3.  Bağlarda virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Kısa boğum hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak kıvırcıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Antraknoz asma gövde çukurlaşması hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sarı benek hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Cumhuriyet Bayramı</w:t>
             </w:r>
@@ -1956,140 +1996,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>03-07 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bağ hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3.  Bağlarda virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 1. Sınav Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t>1. Dönem 1. Sınav  Zirai mücadele teknik talimatlarına uygun olarak bağlarda virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Kısa boğum hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak kıvırcıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Antraknoz asma gövde çukurlaşması hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sarı benek hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kızılay Haftası Organ Bağışı ve Nakli Haftası Lösemili Çocuklar Haftası</w:t>
             </w:r>
@@ -2159,51 +2201,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2356,140 +2398,152 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>17-21 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Sebze hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>1.  Sebzelerde mantari hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde mantari hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Mildiyö hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Külleme hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Antraknoz hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kurşuni küf hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Pas hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Erken yaprak yanıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Septoria leke hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çökerten hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sebzelerde kök çürüklüğü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Felsefe Günü Dünya Çocuk Hakları Günü</w:t>
             </w:r>
@@ -2559,140 +2613,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>24-28 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Sebze hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>2.  Sebzelerde bakteriyel hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Bakteriyel leke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel kanser ve solgunluk hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel benek hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Patates bakteriyel yumuşak çürüklük hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ağız ve Diş Sağlığı Haftası Öğretmenler Günü</w:t>
             </w:r>
@@ -2762,140 +2818,140 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Sebze hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çizgi virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Engelliler Günü Dünya Madenciler Günü Türk Kadınına Seçme ve Seçilme Hakkının Verilişi</w:t>
             </w:r>
@@ -2965,140 +3021,140 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Sebze hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Stok veri girişi</w:t>
+              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri girişi işlemlerini gerçekleştirir</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Depolama   ve   depo   programlarını   kullanır   ancak muhasebe       bilişimteknolojileri       gibi       alanların uygulamalarına girmez.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok    programında    kısa    yol    oluşturma    işlemleri yapılır.ExcelWord gibi uygulamalardan destek alınır.  Stok program süreçleri açıklanır.</w:t>
+              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çizgi virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mevlana Haftası İnsan Hakları ve Demokrasi Haftası</w:t>
             </w:r>
@@ -3168,140 +3224,140 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Sebze hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çizgi virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tutum Yatırım ve Türk Malları Haftası</w:t>
             </w:r>
@@ -3371,140 +3427,154 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>1.  Tarla bitkilerinde mantari hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde mantari hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Pas hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sürme hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Rastık hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Mildiyö hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çökerten hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Külleme hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kök boğazı çürüklüğü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Antraknoz hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Siyah başak küfü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kar küfü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mehmet Akif Ersoyu Anma Haftası</w:t>
             </w:r>
@@ -3574,140 +3644,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Aralık-02 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>2.  Tarla bitkilerinde bakteriyel hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Yaprak leke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tütünde ateş hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel leke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel çizgi hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel solgunluk ve yanıklık hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakteriyel gal hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -3777,140 +3853,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>05-09 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>3.  Tarla bitkilerinde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 2. Sınav Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t>1. Dönem 2. Sınav  Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Tütün mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cücelik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sarılık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çizgi mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak kıvırcıklık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Enerji Tasarrufu Haftası</w:t>
             </w:r>
@@ -3980,51 +4060,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12-16 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4177,51 +4257,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>19-23 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4374,51 +4454,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>26-30 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4571,140 +4651,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>3.  Tarla bitkilerinde virüs ve virüs benzeri hastalıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Tütün mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cücelik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Sarılık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Çizgi mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak kıvırcıklık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -4774,140 +4858,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Genel zararlılar ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>1.  Toprak altı zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak altı zararlıları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Kör farenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Nematodların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Danaburnunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bozkurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tel kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -4977,140 +5065,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Genel zararlılar ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>1.  Toprak altı zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak altı zararlıları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Kör farenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Nematodların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Danaburnunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bozkurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tel kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -5180,140 +5272,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Genel zararlılar ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>2.  Toprak üstü zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tarla farelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Gelenginin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Zararlı kuşların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak bitlerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Akarların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Salyangoz ve sümüklü böceklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vergi Haftası Yeşilay Haftası</w:t>
             </w:r>
@@ -5383,140 +5485,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Genel zararlılar ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>2.  Toprak üstü zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tarla farelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Gelenginin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Zararlı kuşların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak bitlerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Akarların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Salyangoz ve sümüklü böceklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Girişimcilik Haftası</w:t>
             </w:r>
@@ -5586,140 +5698,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Genel zararlılar ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>2.  Toprak üstü zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tarla farelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Gelenginin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Zararlı kuşların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak bitlerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Akarların tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Salyangoz ve sümüklü böceklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilim ve Teknoloji Haftası İstiklâl Marşının Kabulü ve Mehmet Akif Ersoyu Anma Günü</w:t>
             </w:r>
@@ -5789,51 +5911,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5986,140 +6108,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>1.  Meyve zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyve zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Kabuklu bitin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Testereli arının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İç kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Ağ kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yazıcı böceklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Fidan dip kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Orman Haftası Dünya Tiyatrolar Günü</w:t>
             </w:r>
@@ -6189,140 +6317,148 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>30 Mart-03 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>2.  Sebze zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebze zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Beyaz sineklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeşil kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kavun sineğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Lahana kelebeğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Patates böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Toprak pirelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Soğan sineğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kütüphaneler Haftası Kanser Haftası Dünya Otizm Farkındalık Günü</w:t>
             </w:r>
@@ -6392,140 +6528,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı</w:t>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Stok veri takibi</w:t>
+              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 1. Sınav Firma  standartlarına  uygun  olarak  program  üzerinden stok veri takibini yapar.</w:t>
+              <w:t>2. Dönem 1. Sınav  Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Stok    programında    faturalama    işlemlerinin    nasıl yapılacağı üzerinde durulur.</w:t>
-[...3 lines deleted...]
-              <w:t> Stok  programından  rapor  alma  işlemleri  açıklanarak raporların alınması sağlanır.</w:t>
+              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ salkım güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ uyuzunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kanser Haftası Dünya Sağlık GününDünya Sağlık Haftası Kişisel Verileri Koruma Günü</w:t>
             </w:r>
@@ -6595,144 +6733,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ salkım güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ uyuzunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Turizm Haftası</w:t>
             </w:r>
@@ -6802,144 +6938,142 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ salkım güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bağ uyuzunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
@@ -7009,144 +7143,148 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27 Nisan-01 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>1.  Hububat zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak hububat zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Sünenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kımılın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Ekin kambur böceğinin zabrus tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Ekin bambul böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Ekin sap arılarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Mısır sap kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Mısır koçan kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kûtül Amâre Zaferi</w:t>
             </w:r>
@@ -7216,144 +7354,148 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>04-08 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>2.  Endüstri bitkileri zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak endüstri bitkileri zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Pancar sineği tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Patates böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Beyaz sineğin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Lahana kelebeğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Pembe kurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tütün tripsinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeşilkurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilişim Haftası Trafik ve İlkyardım Haftası İş Sağlığı ve Güvenliği Haftası</w:t>
             </w:r>
@@ -7423,144 +7565,140 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>11-15 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>3.  Yem bitkileri zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak yem bitkileri zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Yonca hortumlu böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Pis kokulu yeşil böceğin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yaprak pirelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Engelliler Haftası Vakıflar Haftası</w:t>
             </w:r>
@@ -7630,144 +7768,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>18-22 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>4.  Baklagil  zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak baklagil zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Mercimekte apionun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Baklagil tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Mantolu böceğin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Toprak pirelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Mercimekte tebeşirleşmenin Dut kımılı tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Müzeler Haftası Atatürkü Anma ve Gençlik ve Spor Bayramı</w:t>
             </w:r>
@@ -7837,144 +7975,152 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25-29 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Ambar zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>1.  Depolanmış hububat zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış hububat zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Buğday bitinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Pirinç bitinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Khapra böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kırma bitinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Un bitinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Un kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Arpa güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Un akarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Un güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü İstanbulun Fethi</w:t>
             </w:r>
@@ -8044,144 +8190,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Ambar zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>2.  Depolanmış baklagil zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 2. Sınav Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t>2. Dönem 2. Sınav  Zirai mücadele teknik talimatlarına uygun olarak depolanmış baklagil zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Bezelye tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Bakla tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Fasulye tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Lahana kelebeğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Börülce tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Hayat Boyu Öğrenme Haftası</w:t>
             </w:r>
@@ -8251,144 +8397,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Ambar zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>3.  Depolanmış meyve zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış meyve zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Kuru meyve akarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İncir kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kuru üzüm güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kuru meyve güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tatlı kurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Çevre ve İklim Değişikliği Haftası</w:t>
             </w:r>
@@ -8458,144 +8604,144 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>El Terminali ve Depo Yazılımları</w:t>
+              <w:t>Ambar zararlıları ile mücadele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  El terminali ile ürün tanımlaması</w:t>
+              <w:t>3.  Depolanmış meyve zararlıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Firma standartlarına uygun şekilde program üzerinden el terminali ile ürün tanımlaması yapar.</w:t>
+              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış meyve zararlılarını tanır ve mücadele eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> El        terminali           RFID   barkod  okuyucu kullanımı açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t> El terminali etiket ribon yazıcı arasındaki uyumu açıklanır.</w:t>
+              <w:t>      Kuru meyve akarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İncir kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kuru üzüm güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kuru meyve güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Tatlı kurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü</w:t>
             </w:r>
@@ -8665,51 +8811,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8906,51 +9052,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="007E0F75">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Ulaştırma Hizmetleri laboratuvarıDonanım Etkileşimli tahtaprojeksiyon bilgisayar yazıcıtarayıcı el terminali depo programı sağlanmalıdır.</w:t>
+              <w:t>Ortam Açık arazi sera sınıf</w:t>
+              <w:br/>
+              <w:t>Donanım  Etkileşimli  tahta    projeksiyon  aleti  bilgisayar  yazıcıtarayıcı  internet  hastalık  ve zararlı kataloğu  traktör  lup İlaç su kova ilaç motoru ilaç pompası eldiven  maske tulum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8967,51 +9115,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Ulaştırma Hizmetleri laboratuvarıDonanım Etkileşimli tahtaprojeksiyon bilgisayar yazıcıtarayıcı el terminali depo programı sağlanmalıdır.</w:t>
+              <w:t>Ortam Açık arazi sera sınıf</w:t>
+              <w:br/>
+              <w:t>Donanım  Etkileşimli  tahta    projeksiyon  aleti  bilgisayar  yazıcıtarayıcı  internet  hastalık  ve zararlı kataloğu  traktör  lup İlaç su kova ilaç motoru ilaç pompası eldiven  maske tulum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F03ED" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRDefault="002F03ED" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -9026,51 +9176,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="002F03ED" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bu    derste    öğrenci    performansı    belirlemeye    yönelik    çalışmalar değerlendirilirken   gözlem   formu   derecelendirme   ölçeği   ve   dereceli puanlama   anahtarı   gibi   ölçme   araçlarından   uygun   olanlar   seçilerek kullanılabilir.  Bunun  yanında  öz  değerlendirme  ve  akran  değerlendirme formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
+              <w:t>Bu  derste  öğrenci  performansı  belirlemeye  yönelik  çalışmalar  değerlendirilirken  açık  uçlu sorular çoktan seçmeli sorular doğru yanlış türünde sorular boşluk doldurma türünde sorular kısa cevaplı sorular gözlem formu derecelendirme ölçeği ve dereceli puanlama anahtarı  gibi ölçme araçlarından uygun olanlar seçilerek kullanılabilir.  Bunun yanında öz değerlendirme ve akran  değerlendirme  formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9209,53 +9359,299 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Stok Programı 1.   AtölyedeLaboratuarda stok programını bilgisayara yüklemek.          diğer    uygulamalarla2.   Stok programında kısayol oluşturma işlemleri yapmak3.   Stok programında verileri kayıt etmek. Kayıtlı verileri desteklemek.Excel Word vb.4.   Programa ürün tanımlamak.5.   Programa adres raf depo tanımlamak.6.   Cari kart tanımlaması yapmak.7.   Stok programında ürün gruplama işlemlerini yapmak.8.   Stok programında personel yetkilendirme işlemlerini yapmak9.   Stok programında faturalama işlemleri yapmak10. Stok programında etiket oluşturma işlemlerini yapmak11. Stok programında raporlar almak</w:t>
-[...1 lines deleted...]
-              <w:t>El Terminali ve Depo Yazılımları 1.   El terminali ile ürün tanımlaması işlemlerini yapmak.2.   El terminali ile lokasyon tanımlaması işlemleri yapmak3.   El terminalin kullanılan stok programınaentegre etmek4.   El terminali ile etiket barkod okutmak5.   El terminali ile ürün toplama ve dağıtım işlemlerini yapmak</w:t>
+              <w:t>Meyve hastalıkları ile mücadele 1.     Karaleke hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Külleme hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Monilya hastalığını  tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Meyve ağaçlarında kök çürüklüğü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Şeftali yaprak kıvırcıklığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Kayısılarda yaprak delen çil hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Cevizde antraknoz hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Turuçgillerde uç kurutan hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Ateş yanıklığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Zeytin dal kanseri hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Kök kanseri hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Sert çekirdekli meyve ağaçlarında bakteriyel kanser ve zamklanma hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Badem dal kanseri hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>14.   Kiraz dal yanıklığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>15.   Sert çekirdeklilerde sharka virüs hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>16.   Kiraz halkalı leke virüs hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>17.   Turuçgillerde cüceleşme viroid hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>18.   Turunçgillerde taşlaşma virüs hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>19.   Satsuma cücelik virüs hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>20.   Elma halkalı leke virüs hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Bağ hastalıkları ile mücadele 1.     Mildiyö hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Külleme hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Ölü Kol hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Antraknoz hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Kurşuni Küf hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Bağ kanseri hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Bakteriyel yanıklık hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Kök Kanseri hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Kısa boğum hastalığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Yaprak kıvırcıklığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Antraknoz asma gövde çukurlaşması hastalığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Sarı benek hastalığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Sebze hastalıkları ile mücadele 12. SINIF</w:t>
+              <w:br/>
+              <w:t>Tarla bitkileri hastalıkları ile mücadele 1.     Pas hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Sürme hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Rastık hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Mildiyö hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Çökerten hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Külleme hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Kök boğazı çürüklüğü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Antraknoz hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Siyah başak küfü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Kar küfü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Yaprak leke hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Tütünde ateş hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Bakteriyel leke hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>14.   Bakteriyel çizgi hastalığı hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>15.   Bakteriyel solgunluk ve yanıklık hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>16.   Bakteriyel gal hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>17.   Tütün mozaik virüsü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>18.   Cücelik virüsü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>19.   Sarılık virüsü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>20.   Çizgi mozaik virüsü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>21.   Yaprak kıvırcıklık virüsü hastalığını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Genel zararlılar ile mücadele 1.     Kör fareyi tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Nematodları tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Danaburnunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Bozkurtu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Tel kurtlarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Çekirgeleri tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Tarla farelerini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Gelengiyi tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Zararlı kuşları tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Yaprak bitlerini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Akarları tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Salyangoz ve sümüklü böcekleri tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Tavşanı tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Bahçe bitkileri zararlıları ile mücadele 1.     Kabuklu bitini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Testereli arıyı tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     İç kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Ağ kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Yazıcı böcekleri tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Fidan dip kurtlarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Beyaz sinekleri tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Yeşil kurtlarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Kavun sineğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Lahana kelebeğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Patates böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Toprak pirelerini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Soğan sineğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>14.   Filokserayı tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>15.   Bağ salkım güvesini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>16.   Bağ uyuzunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>17.   Maymuncuğu  tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Tarla bitkileri zararlıları ile mücadele 1.     Süneyi tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Kımılı tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Ekin kambur böceğini zabrus tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Ekin bambul böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Ekin sap arılarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Mısır sap kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Mısır koçan kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Pancar sineğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Patates böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Beyaz sineği tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Lahana kelebeğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Pembe kurdu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Tütün tripsini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>14.   Yeşil kurdu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>15.   Yonca hortumlu böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>16.   Pis kokulu yeşil böceği tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>17.   Yaprak pirelerini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>18.   Mercimekte apionu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>19.   Baklagil tohum böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>20.   Mantolu böceği tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>21.   Toprak pirelerini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>22.   Mercimekte tebeşirleşmeyi Dut kımılı tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>Ambar zararlıları ile mücadele 1.     Buğday bitini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>2.     Pirinç bitini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>3.     Khapra böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>4.     Kırma bitini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>5.     Un bitini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>6.     Un kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>7.     Arpa güvesini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>8.     Un akarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>9.     Un güvesini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>10.   Bezelye tohum böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>11.   Bakla tohum böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>12.   Fasulye tohum böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>13.   Lahana kelebeğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>14.   Börülce tohum böceğini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>15.   Kuru meyve akarını tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>16.   İncir kurdunu tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>17.   Kuru üzüm güvesini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>18.   Kuru meyve güvesini tanıma ve mücadelesini yapma</w:t>
+              <w:br/>
+              <w:t>19.   Tatlı kurt tanıma ve mücadelesini yapma</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00175F6A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
           </w:tcPr>
@@ -9719,51 +10115,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>13.03.2026</w:t>
+              <w:t>14.05.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>