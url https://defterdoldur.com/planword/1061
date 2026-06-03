--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -48,51 +48,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidTr="00C60E81">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16155" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidRDefault="00710B39" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002522F1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... TARıM ALANI 12. SINIF  ḂTK̇ SAğLğ(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
+              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... TEKSTL TEKNOLOJS ALANI 11. SINIF  BASK K̇MYAS(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60E81" w:rsidRPr="00710B39" w:rsidTr="008B55DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="006F7A33" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7A33">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -332,150 +332,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Meyvelerde mantari hastalıklar</w:t>
+              <w:t>1. Laboratuvarda Kişisel Hazırlıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde mantari hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvarda kişisel hazırlıklar yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Karaleke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...13 lines deleted...]
-              <w:t>      Turuçgillerde uç kurutan hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Hijyen ve sanitasyonu açıklar</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik kurallarını açıklar</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar Çalışma kurallarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik ve bakım yapar</w:t>
+              <w:br/>
+              <w:t>       Gerekli koruyucu malzemeleri kullanır.</w:t>
+              <w:br/>
+              <w:t>       İş kıyafeti ve koruyucu malzemelerin bakım ve temizliğini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uluslararası Temiz Hava Günü</w:t>
             </w:r>
@@ -545,146 +541,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Meyvelerde bakteriyel hastalıklar</w:t>
+              <w:t>1. Laboratuvarda Kişisel Hazırlıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvarda kişisel hazırlıklar yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Ateş yanıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Kiraz dal yanıklığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Hijyen ve sanitasyonu açıklar</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik kurallarını açıklar</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar Çalışma kurallarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik ve bakım yapar</w:t>
+              <w:br/>
+              <w:t>       Gerekli koruyucu malzemeleri kullanır.</w:t>
+              <w:br/>
+              <w:t>       İş kıyafeti ve koruyucu malzemelerin bakım ve temizliğini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>İlköğretim Haftası Mevlid-i Nebî Haftası Öğrenciler Günü Gaziler Günü</w:t>
             </w:r>
@@ -754,146 +750,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>1. Laboratuvarda Kişisel Hazırlıklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvarda kişisel hazırlıklar yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Hijyen ve sanitasyonu açıklar</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik kurallarını açıklar</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar Çalışma kurallarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kişisel temizlik ve bakım yapar</w:t>
+              <w:br/>
+              <w:t>       Gerekli koruyucu malzemeleri kullanır.</w:t>
+              <w:br/>
+              <w:t>       İş kıyafeti ve koruyucu malzemelerin bakım ve temizliğini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -963,146 +959,152 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Eylül-03 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>2. Laboratuvar Koşullarını Değerlendirmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar koşullarını değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Laboratuvarın tanımı ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarın fiziki yapısını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar zemini ve tezgâhları kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Gaz ve su tesisatını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Malzeme dolaplarının kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çalışma yerinin havalandırma kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çeker ocakların kullanıma hazır olup olmadığını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Işıklandırma kontrolü yapar.</w:t>
+              <w:br/>
+              <w:t>       Atıkların muhafaza edileceği yerleri kontrol eder.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Disleksi Haftası Dünya Disleksi Günü</w:t>
             </w:r>
@@ -1172,146 +1174,152 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3. Meyvelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>2. Laboratuvar Koşullarını Değerlendirmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyvelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar koşullarını değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Sert çekirdeklilerde sharka virüs hastalığının tanımı zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Elma halkalı leke virüs hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Laboratuvarın tanımı ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarın fiziki yapısını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar zemini ve tezgâhları kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Gaz ve su tesisatını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Malzeme dolaplarının kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çalışma yerinin havalandırma kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çeker ocakların kullanıma hazır olup olmadığını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Işıklandırma kontrolü yapar.</w:t>
+              <w:br/>
+              <w:t>       Atıkların muhafaza edileceği yerleri kontrol eder.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ahilik Kültürü Haftası</w:t>
             </w:r>
@@ -1381,144 +1389,152 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bağ hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Bağlarda mantari hastalıklar</w:t>
+              <w:t>2. Laboratuvar Koşullarını Değerlendirmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda  mantari hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar koşullarını değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mildiyö hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Kurşuni Küf hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Laboratuvarın tanımı ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarın fiziki yapısını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvar zemini ve tezgâhları kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Gaz ve su tesisatını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Malzeme dolaplarının kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çalışma yerinin havalandırma kontrolünü yapar.</w:t>
+              <w:br/>
+              <w:t>       Çeker ocakların kullanıma hazır olup olmadığını kontrol eder.</w:t>
+              <w:br/>
+              <w:t>       Işıklandırma kontrolü yapar.</w:t>
+              <w:br/>
+              <w:t>       Atıkların muhafaza edileceği yerleri kontrol eder.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1588,140 +1604,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bağ hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Bağlarda bakteriyel hastalıklar</w:t>
+              <w:t>3. Yönetmelik ve Mevzuata Uygun Olarak Laboratuvarda Güvenlik Önlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Yönetmelik ve mevzuata uygun olarak laboratuvarda güvenlik önlemlerini alır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Bağ kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...3 lines deleted...]
-              <w:t>      Kök Kanseri hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Genel güvenlik önlemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasalların sınıflandırılmasını kimyasal maddelerle çalışma güvenliğini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketlenmesini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin depolanmasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma kurallarını açılar.</w:t>
+              <w:br/>
+              <w:t>       Genel güvenlik kontrollerini yapar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma önlemlerini alır.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketleme işlemini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1791,142 +1817,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27-31 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bağ hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Bağlarda virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>3. Yönetmelik ve Mevzuata Uygun Olarak Laboratuvarda Güvenlik Önlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağlarda virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Yönetmelik ve mevzuata uygun olarak laboratuvarda güvenlik önlemlerini alır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kısa boğum hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Sarı benek hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Genel güvenlik önlemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasalların sınıflandırılmasını kimyasal maddelerle çalışma güvenliğini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketlenmesini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin depolanmasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma kurallarını açılar.</w:t>
+              <w:br/>
+              <w:t>       Genel güvenlik kontrollerini yapar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma önlemlerini alır.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketleme işlemini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Cumhuriyet Bayramı</w:t>
             </w:r>
@@ -1996,142 +2030,150 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>03-07 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bağ hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Bağlarda virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>3. Yönetmelik ve Mevzuata Uygun Olarak Laboratuvarda Güvenlik Önlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 1. Sınav  Zirai mücadele teknik talimatlarına uygun olarak bağlarda virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t>1. Dönem 1. Sınav  Yönetmelik ve mevzuata uygun olarak laboratuvarda güvenlik önlemlerini alır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kısa boğum hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Sarı benek hastalığı hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Genel güvenlik önlemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasalların sınıflandırılmasını kimyasal maddelerle çalışma güvenliğini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketlenmesini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin depolanmasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma kurallarını açılar.</w:t>
+              <w:br/>
+              <w:t>       Genel güvenlik kontrollerini yapar.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerle güvenli çalışma önlemlerini alır.</w:t>
+              <w:br/>
+              <w:t>       Kimyasal maddelerin etiketleme işlemini yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kızılay Haftası Organ Bağışı ve Nakli Haftası Lösemili Çocuklar Haftası</w:t>
             </w:r>
@@ -2201,51 +2243,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10-14 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2398,152 +2440,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>17-21 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sebze hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Sebzelerde mantari hastalıklar</w:t>
+              <w:t>4. Laboratuvar Kazalarında İlk Yardım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde mantari hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar kazalarında ilk yardım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mildiyö hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...15 lines deleted...]
-              <w:t>      Sebzelerde kök çürüklüğü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       İlkyardım ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kesik ve yaralanmalarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek yanıklarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini tanır.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kazalarda yapılması gereken ilkyardım uygulamalarını yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Felsefe Günü Dünya Çocuk Hakları Günü</w:t>
             </w:r>
@@ -2613,142 +2649,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>24-28 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sebze hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Sebzelerde bakteriyel hastalıklar</w:t>
+              <w:t>4. Laboratuvar Kazalarında İlk Yardım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar kazalarında ilk yardım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Bakteriyel leke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Patates bakteriyel yumuşak çürüklük hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       İlkyardım ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kesik ve yaralanmalarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek yanıklarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini tanır.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kazalarda yapılması gereken ilkyardım uygulamalarını yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ağız ve Diş Sağlığı Haftası Öğretmenler Günü</w:t>
             </w:r>
@@ -2818,140 +2858,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sebze hastalıkları ile mücadele</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>4. Laboratuvar Kazalarında İlk Yardım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Laboratuvar kazalarında ilk yardım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...3 lines deleted...]
-              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       İlkyardım ve önemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kesik ve yaralanmalarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek yanıklarda ilk yardımı açıklar.</w:t>
+              <w:br/>
+              <w:t>       İlkyardım malzemelerini tanır.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda oluşabilecek kazalarda yapılması gereken ilkyardım uygulamalarını yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Engelliler Günü Dünya Madenciler Günü Türk Kadınına Seçme ve Seçilme Hakkının Verilişi</w:t>
             </w:r>
@@ -3021,140 +3067,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sebze hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>1. Hassas Terazide tartım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak hassas terazide tartım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...3 lines deleted...]
-              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Kütleyi ve ağırlığı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini birbirine dönüştürür.</w:t>
+              <w:br/>
+              <w:t>       Uluslararası birim sistemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım ile ilgili bilgileri açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım kaplarının özelliklerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hassas terazide tartma işleminin işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       İstenilen miktardaki maddeyi tartar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerinde gerekli dönüşümleri yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartım sonucunda gerekli hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mevlana Haftası İnsan Hakları ve Demokrasi Haftası</w:t>
             </w:r>
@@ -3224,140 +3292,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sebze hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Sebzelerde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>1. Hassas Terazide tartım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebzelerde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak hassas terazide tartım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...3 lines deleted...]
-              <w:t>      Sebzelerde stolbur hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Kütleyi ve ağırlığı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini birbirine dönüştürür.</w:t>
+              <w:br/>
+              <w:t>       Uluslararası birim sistemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım ile ilgili bilgileri açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım kaplarının özelliklerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hassas terazide tartma işleminin işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       İstenilen miktardaki maddeyi tartar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerinde gerekli dönüşümleri yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartım sonucunda gerekli hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tutum Yatırım ve Türk Malları Haftası</w:t>
             </w:r>
@@ -3427,154 +3517,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Tarla bitkilerinde mantari hastalıklar</w:t>
+              <w:t>1. Hassas Terazide tartım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde mantari hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak hassas terazide tartım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Pas hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...17 lines deleted...]
-              <w:t>      Kar küfü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Kütleyi ve ağırlığı açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerini birbirine dönüştürür.</w:t>
+              <w:br/>
+              <w:t>       Uluslararası birim sistemlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım ile ilgili bilgileri açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım kaplarının özelliklerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hassas terazide tartma işleminin işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       İstenilen miktardaki maddeyi tartar.</w:t>
+              <w:br/>
+              <w:t>       Kütle birimlerinde gerekli dönüşümleri yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartım sonucunda gerekli hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mehmet Akif Ersoyu Anma Haftası</w:t>
             </w:r>
@@ -3644,146 +3742,158 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>29 Aralık-02 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Tarla bitkilerinde bakteriyel hastalıklar</w:t>
+              <w:t>2. Net kütle miktarı Hesabı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde bakteriyel hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak net kütle miktarını hesaplar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Yaprak leke hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Bakteriyel gal hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Brüt kütle net kütle ve dara terimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Brüt kütle net kütle ve dara ile ilgili hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ortalama kütle ile ilgili hesaplama işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       Uygun tartım kaplarını seçer.</w:t>
+              <w:br/>
+              <w:t>       Tartım kabını tartar ve kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Bir maddeden belirli miktarda tartım yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartımı kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Net kütleyi hesaplar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -3853,144 +3963,158 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>05-09 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Tarla bitkilerinde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>2. Net kütle miktarı Hesabı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1. Dönem 2. Sınav  Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t>1. Dönem 2. Sınav  Tekniğine uygun olarak net kütle miktarını hesaplar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Tütün mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Yaprak kıvırcıklık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Brüt kütle net kütle ve dara terimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Brüt kütle net kütle ve dara ile ilgili hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ortalama kütle ile ilgili hesaplama işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       Uygun tartım kaplarını seçer.</w:t>
+              <w:br/>
+              <w:t>       Tartım kabını tartar ve kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Bir maddeden belirli miktarda tartım yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartımı kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Net kütleyi hesaplar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Enerji Tasarrufu Haftası</w:t>
             </w:r>
@@ -4060,51 +4184,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12-16 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4257,51 +4381,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>19-23 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4454,51 +4578,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>26-30 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4651,144 +4775,158 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri hastalıkları ile mücadele</w:t>
+              <w:t>Kütle Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Tarla bitkilerinde virüs ve virüs benzeri hastalıklar</w:t>
+              <w:t>2. Net kütle miktarı Hesabı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak tarla bitkilerinde virüs ve virüs benzeri hastalıkları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak net kütle miktarını hesaplar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Tütün mozaik virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Yaprak kıvırcıklık virüsü hastalığının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Brüt kütle net kütle ve dara terimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Brüt kütle net kütle ve dara ile ilgili hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ortalama kütle ile ilgili hesaplama işlem basamaklarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Tartım cihazını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Terazinin denge ayarını yapar.</w:t>
+              <w:br/>
+              <w:t>       Laboratuvarda kullanılan terazilerde gerekiyorsa kalibrasyon doğrulaması yaparyaptırır.</w:t>
+              <w:br/>
+              <w:t>       Uygun tartım kaplarını seçer.</w:t>
+              <w:br/>
+              <w:t>       Tartım kabını tartar ve kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Bir maddeden belirli miktarda tartım yapar.</w:t>
+              <w:br/>
+              <w:t>       Tartımı kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Net kütleyi hesaplar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -4858,144 +4996,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel zararlılar ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Toprak altı zararlıları</w:t>
+              <w:t>1. Sıvılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak altı zararlıları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak sıvılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kör farenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Tel kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Uluslar arası hacim birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Uluslar arası hacim birimlerini birbirine dönüştürmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Ölçüm yaparken sıvının oluşturacağı iç bükeyin alt ve üst noktasını gözlemler.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -5065,144 +5221,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel zararlılar ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Toprak altı zararlıları</w:t>
+              <w:t>1. Sıvılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak altı zararlıları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak sıvılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kör farenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Tel kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Uluslar arası hacim birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Uluslar arası hacim birimlerini birbirine dönüştürmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Ölçüm yaparken sıvının oluşturacağı iç bükeyin alt ve üst noktasını gözlemler.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -5272,150 +5446,162 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 ubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel zararlılar ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Toprak üstü zararlıları</w:t>
+              <w:t>1. Sıvılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak sıvılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...13 lines deleted...]
-              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Uluslar arası hacim birimlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Uluslar arası hacim birimlerini birbirine dönüştürmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser çeşitlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Pipet ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Mezür ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Büret ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Dispenser ile hacim ölçümü yapar.</w:t>
+              <w:br/>
+              <w:t>       Ölçüm yaparken sıvının oluşturacağı iç bükeyin alt ve üst noktasını gözlemler.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vergi Haftası Yeşilay Haftası</w:t>
             </w:r>
@@ -5485,150 +5671,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>02-06 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel zararlılar ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Toprak üstü zararlıları</w:t>
+              <w:t>2. Katılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak katılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...13 lines deleted...]
-              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Belirli bir geometrik şekli olan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Belirli bir geometrik şekli olmayan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin boyutlarını ölçer</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin hacimlerini hesaplar.</w:t>
+              <w:br/>
+              <w:t>     Geometrik şekli olmayan maddelerin hacimlerini ölçer.</w:t>
+              <w:br/>
+              <w:t>     Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Girişimcilik Haftası</w:t>
             </w:r>
@@ -5698,150 +5880,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>09-13 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Genel zararlılar ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Toprak üstü zararlıları</w:t>
+              <w:t>2. Katılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak toprak üstü zararlıları tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak katılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Çekirgelerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...13 lines deleted...]
-              <w:t>      Tavşanın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Belirli bir geometrik şekli olan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Belirli bir geometrik şekli olmayan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin boyutlarını ölçer</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin hacimlerini hesaplar.</w:t>
+              <w:br/>
+              <w:t>     Geometrik şekli olmayan maddelerin hacimlerini ölçer.</w:t>
+              <w:br/>
+              <w:t>     Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilim ve Teknoloji Haftası İstiklâl Marşının Kabulü ve Mehmet Akif Ersoyu Anma Günü</w:t>
             </w:r>
@@ -5911,51 +6089,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16-20 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6108,146 +6286,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23-27 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Meyve zararlıları ile mücadele</w:t>
+              <w:t>2. Katılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak meyve zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak katılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kabuklu bitin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t>      Fidan dip kurtlarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Belirli bir geometrik şekli olan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Belirli bir geometrik şekli olmayan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin boyutlarını ölçer</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin hacimlerini hesaplar.</w:t>
+              <w:br/>
+              <w:t>     Geometrik şekli olmayan maddelerin hacimlerini ölçer.</w:t>
+              <w:br/>
+              <w:t>     Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Orman Haftası Dünya Tiyatrolar Günü</w:t>
             </w:r>
@@ -6317,148 +6495,146 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>30 Mart-03 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Hacim Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Sebze zararlıları ile mücadele</w:t>
+              <w:t>2. Katılarda hacim ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak sebze zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekniğine uygun olarak katılarda hacim ölçümü yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Beyaz sineklerin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...11 lines deleted...]
-              <w:t>      Soğan sineğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Belirli bir geometrik şekli olan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Belirli bir geometrik şekli olmayan katıların hacim hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin boyutlarını ölçer</w:t>
+              <w:br/>
+              <w:t>       Küp dikdörtgen prizma silindir küre v.b cisimlerin hacimlerini hesaplar.</w:t>
+              <w:br/>
+              <w:t>     Geometrik şekli olmayan maddelerin hacimlerini ölçer.</w:t>
+              <w:br/>
+              <w:t>     Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kütüphaneler Haftası Kanser Haftası Dünya Otizm Farkındalık Günü</w:t>
             </w:r>
@@ -6528,142 +6704,156 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>06-10 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
+              <w:t>1.   Tekstilde Sıvıların Yoğunluğunu Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 1. Sınav  Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t>2. Dönem 1. Sınav  Tekstilde kullanılan sıvıların yoğunluğunu ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Dansimetre ile yoğunluk ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dansimetre ile sıvıların yoğunluğunu ölçer.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile bome derecesini ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile sıvıların bome derecesini ölçer.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile alkol derecesini ölçer</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile sıvıların yoğunluğunu ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre çeşitlerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile yoğunluk ölçer.</w:t>
+              <w:br/>
+              <w:t>       Hacim ölçümü ve hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kanser Haftası Dünya Sağlık GününDünya Sağlık Haftası Kişisel Verileri Koruma Günü</w:t>
             </w:r>
@@ -6733,142 +6923,156 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13-17 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
+              <w:t>1.   Tekstilde Sıvıların Yoğunluğunu Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların yoğunluğunu ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Dansimetre ile yoğunluk ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dansimetre ile sıvıların yoğunluğunu ölçer.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile bome derecesini ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile sıvıların bome derecesini ölçer.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile alkol derecesini ölçer</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile sıvıların yoğunluğunu ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre çeşitlerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile yoğunluk ölçer.</w:t>
+              <w:br/>
+              <w:t>       Hacim ölçümü ve hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Turizm Haftası</w:t>
             </w:r>
@@ -6938,142 +7142,156 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>20-24 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bahçe bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Bağ zararlıları ile mücadele</w:t>
+              <w:t>1.   Tekstilde Sıvıların Yoğunluğunu Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak bağ zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların yoğunluğunu ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Filokseranın tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>      Maymuncuğun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Dansimetre ile yoğunluk ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Dansimetre ile sıvıların yoğunluğunu ölçer.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile bome derecesini ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Bomemetre ile sıvıların bome derecesini ölçer.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Alkolimetre ile alkol derecesini ölçer</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile sıvıların yoğunluğunu ölçmeyi açıklar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre çeşitlerini sıralar.</w:t>
+              <w:br/>
+              <w:t>       Piknometre ile yoğunluk ölçer.</w:t>
+              <w:br/>
+              <w:t>       Hacim ölçümü ve hesaplamalarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
@@ -7143,148 +7361,154 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>27 Nisan-01 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Hububat zararlıları</w:t>
+              <w:t>2.   Tekstilde Sıvıların Yüzey Gerilimini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak hububat zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların yüzey gerilimini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Sünenin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...11 lines deleted...]
-              <w:t>      Mısır koçan kurdunun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Yüzey gerilimi kuvvetlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilim değişimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Çözeltilerin yüzey gerilimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilimini ölçme metotlarını sıralar.</w:t>
+              <w:br/>
+              <w:t>       Yüzde çözelti kavramlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapilar yükselme metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Damla ağırlığı metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Stalagmometreyi deneye hazır hale getirir.</w:t>
+              <w:br/>
+              <w:t>       Referans numunesini stalagmometreden damlayan birim zamandaki damla sayısını kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kûtül Amâre Zaferi</w:t>
             </w:r>
@@ -7354,148 +7578,154 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>04-08 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Endüstri bitkileri zararlıları</w:t>
+              <w:t>2.   Tekstilde Sıvıların Yüzey Gerilimini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak endüstri bitkileri zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların yüzey gerilimini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Pancar sineği tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...11 lines deleted...]
-              <w:t>      Yeşilkurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Yüzey gerilimi kuvvetlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilim değişimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Çözeltilerin yüzey gerilimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilimini ölçme metotlarını sıralar.</w:t>
+              <w:br/>
+              <w:t>       Yüzde çözelti kavramlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapilar yükselme metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Damla ağırlığı metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Stalagmometreyi deneye hazır hale getirir.</w:t>
+              <w:br/>
+              <w:t>       Referans numunesini stalagmometreden damlayan birim zamandaki damla sayısını kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilişim Haftası Trafik ve İlkyardım Haftası İş Sağlığı ve Güvenliği Haftası</w:t>
             </w:r>
@@ -7565,140 +7795,154 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>11-15 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Yem bitkileri zararlıları</w:t>
+              <w:t>2.   Tekstilde Sıvıların Yüzey Gerilimini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak yem bitkileri zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların yüzey gerilimini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Yonca hortumlu böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...3 lines deleted...]
-              <w:t>      Yaprak pirelerinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Yüzey gerilimi kuvvetlerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilim değişimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Çözeltilerin yüzey gerilimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Yüzey gerilimini ölçme metotlarını sıralar.</w:t>
+              <w:br/>
+              <w:t>       Yüzde çözelti kavramlarını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapilar yükselme metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Damla ağırlığı metodunu açıklar.</w:t>
+              <w:br/>
+              <w:t>       Stalagmometreyi deneye hazır hale getirir.</w:t>
+              <w:br/>
+              <w:t>       Referans numunesini stalagmometreden damlayan birim zamandaki damla sayısını kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Ölçümlerle ilgili hesaplamaları yapar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Engelliler Haftası Vakıflar Haftası</w:t>
             </w:r>
@@ -7768,144 +8012,164 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>18-22 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Tarla bitkileri zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4.  Baklagil  zararlıları</w:t>
+              <w:t>3.   Tekstilde Sıvıların Viskozitesini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak baklagil zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların viskozitesini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Mercimekte apionun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Mercimekte tebeşirleşmenin Dut kımılı tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Viskozite akışkan ve akıcılık terimlerini tanımlar.</w:t>
+              <w:br/>
+              <w:t>       Viskozitenin birimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskoziteye etki eden faktörleri sıralar.</w:t>
+              <w:br/>
+              <w:t>       Stokes yasasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapiler akma yöntemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrelerin çalışma prensiplerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetreyi dik olarak spora sabitler.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrenin A seviyesinin üstüne kadar puar yardımıyla referans sıvısını çeker.</w:t>
+              <w:br/>
+              <w:t>       Referans sıvısı A seviyesinden geçerken kronometreyi çalıştırır.</w:t>
+              <w:br/>
+              <w:t>       B seviyesine geldiğinde kronometreyi durdurur.</w:t>
+              <w:br/>
+              <w:t>       Akış süresini kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Aynı işlemi sıvı numunesi ile tekrar eder.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Müzeler Haftası Atatürkü Anma ve Gençlik ve Spor Bayramı</w:t>
             </w:r>
@@ -7975,152 +8239,164 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>25-29 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ambar zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>1.  Depolanmış hububat zararlıları</w:t>
+              <w:t>3.   Tekstilde Sıvıların Viskozitesini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış hububat zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların viskozitesini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Buğday bitinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...15 lines deleted...]
-              <w:t>      Un güvesinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Viskozite akışkan ve akıcılık terimlerini tanımlar.</w:t>
+              <w:br/>
+              <w:t>       Viskozitenin birimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskoziteye etki eden faktörleri sıralar.</w:t>
+              <w:br/>
+              <w:t>       Stokes yasasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapiler akma yöntemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrelerin çalışma prensiplerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetreyi dik olarak spora sabitler.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrenin A seviyesinin üstüne kadar puar yardımıyla referans sıvısını çeker.</w:t>
+              <w:br/>
+              <w:t>       Referans sıvısı A seviyesinden geçerken kronometreyi çalıştırır.</w:t>
+              <w:br/>
+              <w:t>       B seviyesine geldiğinde kronometreyi durdurur.</w:t>
+              <w:br/>
+              <w:t>       Akış süresini kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Aynı işlemi sıvı numunesi ile tekrar eder.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü İstanbulun Fethi</w:t>
             </w:r>
@@ -8190,144 +8466,164 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>01-05 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ambar zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2.  Depolanmış baklagil zararlıları</w:t>
+              <w:t>3.   Tekstilde Sıvıların Viskozitesini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2. Dönem 2. Sınav  Zirai mücadele teknik talimatlarına uygun olarak depolanmış baklagil zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t>2. Dönem 2. Sınav  Tekstilde kullanılan sıvıların viskozitesini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Bezelye tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Börülce tohum böceğinin tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Viskozite akışkan ve akıcılık terimlerini tanımlar.</w:t>
+              <w:br/>
+              <w:t>       Viskozitenin birimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskoziteye etki eden faktörleri sıralar.</w:t>
+              <w:br/>
+              <w:t>       Stokes yasasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapiler akma yöntemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrelerin çalışma prensiplerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetreyi dik olarak spora sabitler.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrenin A seviyesinin üstüne kadar puar yardımıyla referans sıvısını çeker.</w:t>
+              <w:br/>
+              <w:t>       Referans sıvısı A seviyesinden geçerken kronometreyi çalıştırır.</w:t>
+              <w:br/>
+              <w:t>       B seviyesine geldiğinde kronometreyi durdurur.</w:t>
+              <w:br/>
+              <w:t>       Akış süresini kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Aynı işlemi sıvı numunesi ile tekrar eder.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Hayat Boyu Öğrenme Haftası</w:t>
             </w:r>
@@ -8397,144 +8693,164 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>08-12 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ambar zararlıları ile mücadele</w:t>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Depolanmış meyve zararlıları</w:t>
+              <w:t>3.   Tekstilde Sıvıların Viskozitesini Ölçmek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış meyve zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t> Tekstilde kullanılan sıvıların viskozitesini ölçer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kuru meyve akarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...7 lines deleted...]
-              <w:t>      Tatlı kurtun tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
+              <w:t>       Viskozite akışkan ve akıcılık terimlerini tanımlar.</w:t>
+              <w:br/>
+              <w:t>       Viskozitenin birimini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskoziteye etki eden faktörleri sıralar.</w:t>
+              <w:br/>
+              <w:t>       Stokes yasasını açıklar.</w:t>
+              <w:br/>
+              <w:t>       Kapiler akma yöntemini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrelerin çalışma prensiplerini açıklar.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları açıklar.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetreyi dik olarak spora sabitler.</w:t>
+              <w:br/>
+              <w:t>       Viskozimetrenin A seviyesinin üstüne kadar puar yardımıyla referans sıvısını çeker.</w:t>
+              <w:br/>
+              <w:t>       Referans sıvısı A seviyesinden geçerken kronometreyi çalıştırır.</w:t>
+              <w:br/>
+              <w:t>       B seviyesine geldiğinde kronometreyi durdurur.</w:t>
+              <w:br/>
+              <w:t>       Akış süresini kaydeder.</w:t>
+              <w:br/>
+              <w:t>       Aynı işlemi sıvı numunesi ile tekrar eder.</w:t>
+              <w:br/>
+              <w:t>       Hesaplamaları yapar.</w:t>
+              <w:br/>
+              <w:t>       Raporunu hazırlar.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Çevre ve İklim Değişikliği Haftası</w:t>
             </w:r>
@@ -8604,146 +8920,136 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15-19 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ambar zararlıları ile mücadele</w:t>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3.  Depolanmış meyve zararlıları</w:t>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t> Zirai mücadele teknik talimatlarına uygun olarak depolanmış meyve zararlılarını tanır ve mücadele eder.</w:t>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>      Kuru meyve akarının tanımı  zarar şekli ve mücadelesi açıklanır.</w:t>
-[...9 lines deleted...]
-              <w:t/>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8811,51 +9117,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22-26 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etkinlik Haftası</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9052,53 +9358,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="007E0F75">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Açık arazi sera sınıf</w:t>
-[...1 lines deleted...]
-              <w:t>Donanım  Etkileşimli  tahta    projeksiyon  aleti  bilgisayar  yazıcıtarayıcı  internet  hastalık  ve zararlı kataloğu  traktör  lup İlaç su kova ilaç motoru ilaç pompası eldiven  maske tulum</w:t>
+              <w:t>Ortam Tekstil Atölye ve Laboratuvarı</w:t>
+              <w:br/>
+              <w:t>Donanım  Etkileşimli  tahtaprojeksiyon  bilgisayar  Kağıt  kalem  hesap makinesi  ilk  yardım  malzemeleri  Hassas  terazi  hacim  ölçümü  ve  kütle ölçümü yapmak için gerekli olan laboratuvar aletleri balonjoje spatül saat camı  eldiven  maske  gözlük  fırça  Pipet  sıvı  madde  beher  mezür dispenser  büret  Cetvel  katı  madde  pH  kağıdı  kimyasal  maddeler dansimetre bomemetre piknometre viskozimetre stalagmometre terbiye laboratuvarı.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9115,53 +9421,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ortam Açık arazi sera sınıf</w:t>
-[...1 lines deleted...]
-              <w:t>Donanım  Etkileşimli  tahta    projeksiyon  aleti  bilgisayar  yazıcıtarayıcı  internet  hastalık  ve zararlı kataloğu  traktör  lup İlaç su kova ilaç motoru ilaç pompası eldiven  maske tulum</w:t>
+              <w:t>Ortam Tekstil Atölye ve Laboratuvarı</w:t>
+              <w:br/>
+              <w:t>Donanım  Etkileşimli  tahtaprojeksiyon  bilgisayar  Kağıt  kalem  hesap makinesi  ilk  yardım  malzemeleri  Hassas  terazi  hacim  ölçümü  ve  kütle ölçümü yapmak için gerekli olan laboratuvar aletleri balonjoje spatül saat camı  eldiven  maske  gözlük  fırça  Pipet  sıvı  madde  beher  mezür dispenser  büret  Cetvel  katı  madde  pH  kağıdı  kimyasal  maddeler dansimetre bomemetre piknometre viskozimetre stalagmometre terbiye laboratuvarı.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F03ED" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRDefault="002F03ED" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -9176,51 +9482,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="002F03ED" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Bu  derste  öğrenci  performansı  belirlemeye  yönelik  çalışmalar  değerlendirilirken  açık  uçlu sorular çoktan seçmeli sorular doğru yanlış türünde sorular boşluk doldurma türünde sorular kısa cevaplı sorular gözlem formu derecelendirme ölçeği ve dereceli puanlama anahtarı  gibi ölçme araçlarından uygun olanlar seçilerek kullanılabilir.  Bunun yanında öz değerlendirme ve akran  değerlendirme  formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
+              <w:t>Bu derste öğrenci performansı belirlemeye yönelik çalışmalar değerlendirilirken gözlem formu derecelendirme ölçeği ve dereceli puanlama anahtarı gibi ölçme araçlarından uygun olanlar seçilerek kullanılabilir. Bunun yanında öz değerlendirme ve akran değerlendirme formları kullanılarak öğrencilerin öğretimin süreç boyutuna katılmaları sağlanabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9359,299 +9665,69 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meyve hastalıkları ile mücadele 1.     Karaleke hastalığını tanıma ve mücadelesini yapma</w:t>
-[...247 lines deleted...]
-              <w:t>19.   Tatlı kurt tanıma ve mücadelesini yapma</w:t>
+              <w:t>Laboratuvarda Çalışma Güvenliği 1. Laboratuvarda Kişisel Hazırlıklar Yapmak</w:t>
+              <w:br/>
+              <w:t>2. Laboratuvarda Güvenlik Önlemlerini Almak -2</w:t>
+              <w:br/>
+              <w:t>3. Laboratuvar Kazalarında İlk Yardım Yapmak -2</w:t>
+              <w:br/>
+              <w:t>Kütle Ölçümü 1. Hassas Terazide tartım yapmak -2</w:t>
+              <w:br/>
+              <w:t>2. Net Kütle Miktarını Hesaplamak -2</w:t>
+              <w:br/>
+              <w:t>Hacim Ölçümü 1.   Sıvılarda Hacim Ölçümü Yapmak -2</w:t>
+              <w:br/>
+              <w:t>2.   Katılarda Hacim Ölçümü Yapmak -2</w:t>
+              <w:br/>
+              <w:t>Tekstilde Yoğunluk ve Viskozite Ölçümü 1. Sıvıların yoğunluğunu ölçmek -2</w:t>
+              <w:br/>
+              <w:t>2. Sıvıların yüzey gerilimini ölçmek -2</w:t>
+              <w:br/>
+              <w:t>3. Sıvıların viskozitesini ölçmek -2</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00175F6A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
           </w:tcPr>
@@ -10115,51 +10191,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>14.05.2026</w:t>
+              <w:t>03.06.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>