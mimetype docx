--- v4 (2026-03-13)
+++ v5 (2026-04-05)
@@ -14063,51 +14063,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>13.03.2026</w:t>
+              <w:t>05.04.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>