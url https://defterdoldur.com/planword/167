--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -14063,51 +14063,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>05.04.2026</w:t>
+              <w:t>28.04.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>