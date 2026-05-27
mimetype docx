--- v6 (2026-04-28)
+++ v7 (2026-05-27)
@@ -14063,51 +14063,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>28.04.2026</w:t>
+              <w:t>27.05.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>