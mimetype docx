--- v7 (2026-05-27)
+++ v8 (2026-06-16)
@@ -14063,51 +14063,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>27.05.2026</w:t>
+              <w:t>17.06.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>